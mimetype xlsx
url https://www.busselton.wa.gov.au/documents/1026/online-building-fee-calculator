--- v0 (2025-10-28)
+++ v1 (2026-07-05)
@@ -1,90 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\bsnss\t1\EAS\Data\ECMProd\ECMUser\RAELENEA\My Files\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\Planning and Developement\1. BUILDING SERVICES\Forms &amp; Templates\Application Forms 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{14E42EA8-0CE7-4D57-A3C7-DB42E0B4980C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12300"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="1 July 2019 FEES" sheetId="3" r:id="rId1"/>
+    <sheet name="1 July 2026 FEES" sheetId="3" r:id="rId1"/>
     <sheet name="Fees Calculator" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F15" i="3" l="1"/>
   <c r="F55" i="3" l="1"/>
   <c r="F45" i="3"/>
   <c r="F35" i="3"/>
   <c r="F25" i="3"/>
-  <c r="F51" i="3" l="1"/>
+  <c r="F15" i="3"/>
+  <c r="F51" i="3"/>
+  <c r="F41" i="3"/>
+  <c r="F31" i="3"/>
+  <c r="F21" i="3"/>
   <c r="L52" i="3" l="1"/>
   <c r="F52" i="3" s="1"/>
   <c r="L51" i="3"/>
   <c r="L42" i="3"/>
   <c r="F42" i="3" s="1"/>
   <c r="L41" i="3"/>
   <c r="L32" i="3"/>
   <c r="F32" i="3" s="1"/>
   <c r="L31" i="3"/>
-  <c r="F31" i="3" s="1"/>
   <c r="L22" i="3"/>
   <c r="F22" i="3" s="1"/>
   <c r="L21" i="3"/>
-  <c r="F21" i="3" s="1"/>
   <c r="L12" i="3"/>
   <c r="F12" i="3" s="1"/>
   <c r="L11" i="3"/>
   <c r="F11" i="3" s="1"/>
   <c r="F53" i="3" l="1"/>
   <c r="F13" i="3"/>
   <c r="F43" i="3"/>
   <c r="F23" i="3"/>
   <c r="F33" i="3"/>
   <c r="D5" i="2"/>
   <c r="D6" i="2" s="1"/>
   <c r="D8" i="2" l="1"/>
   <c r="D7" i="2"/>
   <c r="D9" i="2"/>
   <c r="D10" i="2" l="1"/>
   <c r="D12" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="26">
   <si>
     <t>Estimated Value (Including GST)</t>
   </si>
   <si>
@@ -105,90 +120,90 @@
   <si>
     <t>Materials</t>
   </si>
   <si>
     <t>Labour</t>
   </si>
   <si>
     <t>NOTES</t>
   </si>
   <si>
     <t>Overheads - 15%</t>
   </si>
   <si>
     <t>Profit - 15%</t>
   </si>
   <si>
     <t>GST - 10%</t>
   </si>
   <si>
     <t>For sheds approx 50% of kit value</t>
   </si>
   <si>
     <t>Shed kit excl GST</t>
   </si>
   <si>
-    <t>* ONLY when value of works &gt; $20 000</t>
-[...1 lines deleted...]
-  <si>
     <t>TOTAL TO PAY LOCAL GOVT</t>
   </si>
   <si>
     <t>BA2   Uncertified   Class 1 and 10 Buildings (Dwellings, Additions, Outbuildings etc)</t>
   </si>
   <si>
     <t>BA1  Certified   Class 1 and 10 Buildings (Dwellings, Additions, Outbuildings etc)</t>
   </si>
   <si>
     <t>BA1  Certified   Class 2 to 9 Buildings (Units, Factories, Warehouses, Offices, etc)</t>
   </si>
   <si>
     <t>BA5  Demolition Permit    Class 1 and 10 Buildings</t>
   </si>
   <si>
     <t>BA5  Demolition Permit   Class 2 to 9 Buildings</t>
   </si>
   <si>
     <t>WA Building Act 2011 and Building Regulations 2012.</t>
   </si>
   <si>
     <t xml:space="preserve">Pay direct to www.ctf.wa.gov.au  </t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve">Pay direct to www.ctf.wa.gov.au </t>
   </si>
   <si>
-    <t>BUILDING FEE CALCULATOR (as at 1 July 2021)</t>
+    <t>* ONLY when value of works &gt; $100 000</t>
+  </si>
+  <si>
+    <t>BUILDING FEE CALCULATOR (as at 1 July 2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -358,273 +373,272 @@
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="0" xfId="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="3" borderId="0" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Currency_Sheet1" xfId="1"/>
+    <cellStyle name="Currency_Sheet1" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -761,1124 +775,1124 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:Q58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A14" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="F50" sqref="F50"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="F30" sqref="F30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.28515625" customWidth="1"/>
     <col min="2" max="2" width="2.42578125" customWidth="1"/>
     <col min="3" max="3" width="3.140625" customWidth="1"/>
     <col min="4" max="4" width="4.28515625" customWidth="1"/>
     <col min="5" max="5" width="34.42578125" customWidth="1"/>
     <col min="6" max="6" width="15.7109375" customWidth="1"/>
     <col min="10" max="10" width="4.5703125" customWidth="1"/>
     <col min="11" max="11" width="7.85546875" customWidth="1"/>
     <col min="12" max="12" width="11.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="4.42578125" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="1.7109375" customWidth="1"/>
     <col min="17" max="17" width="20.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B2" s="27"/>
-[...11 lines deleted...]
-      <c r="N2" s="30"/>
+      <c r="B2" s="26"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="27"/>
+      <c r="N2" s="29"/>
     </row>
     <row r="3" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B3" s="31"/>
+      <c r="B3" s="30"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="12"/>
       <c r="M3" s="11"/>
-      <c r="N3" s="32"/>
+      <c r="N3" s="31"/>
     </row>
     <row r="4" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B4" s="31"/>
+      <c r="B4" s="30"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="12"/>
       <c r="M4" s="11"/>
-      <c r="N4" s="32"/>
+      <c r="N4" s="31"/>
     </row>
     <row r="5" spans="2:14" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="B5" s="31"/>
+      <c r="B5" s="30"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
-      <c r="E5" s="22"/>
       <c r="F5" s="21" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="12"/>
       <c r="M5" s="11"/>
-      <c r="N5" s="32"/>
+      <c r="N5" s="31"/>
     </row>
     <row r="6" spans="2:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="31"/>
+      <c r="B6" s="30"/>
       <c r="C6" s="11"/>
-      <c r="D6" s="42" t="s">
+      <c r="D6" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="42"/>
-[...8 lines deleted...]
-      <c r="N6" s="32"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="31"/>
     </row>
     <row r="7" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B7" s="31"/>
+      <c r="B7" s="30"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="12"/>
       <c r="M7" s="11"/>
-      <c r="N7" s="32"/>
+      <c r="N7" s="31"/>
     </row>
     <row r="8" spans="2:14" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="39" t="s">
-[...13 lines deleted...]
-      <c r="N8" s="41"/>
+      <c r="B8" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="39"/>
+      <c r="D8" s="39"/>
+      <c r="E8" s="39"/>
+      <c r="F8" s="39"/>
+      <c r="G8" s="39"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="39"/>
+      <c r="K8" s="39"/>
+      <c r="L8" s="39"/>
+      <c r="M8" s="39"/>
+      <c r="N8" s="40"/>
     </row>
     <row r="9" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B9" s="31"/>
+      <c r="B9" s="30"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="11"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="12"/>
       <c r="M9" s="11"/>
-      <c r="N9" s="32"/>
+      <c r="N9" s="31"/>
     </row>
     <row r="10" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B10" s="31"/>
+      <c r="B10" s="30"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F10" s="23"/>
+      <c r="F10" s="22"/>
       <c r="G10" s="11"/>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="12"/>
       <c r="M10" s="11"/>
-      <c r="N10" s="32"/>
+      <c r="N10" s="31"/>
     </row>
     <row r="11" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B11" s="31"/>
+      <c r="B11" s="30"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="14">
-        <f>IF(L11&gt;105,L11,110)</f>
-        <v>110</v>
+        <f>IF(L11&gt;105,L11,121)</f>
+        <v>121</v>
       </c>
       <c r="G11" s="11"/>
       <c r="H11" s="11"/>
       <c r="I11" s="11"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="15">
         <f>F10*0.32%</f>
         <v>0</v>
       </c>
       <c r="M11" s="11"/>
-      <c r="N11" s="32"/>
+      <c r="N11" s="31"/>
     </row>
     <row r="12" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B12" s="31"/>
+      <c r="B12" s="30"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F12" s="16">
         <f>IF(L12&gt;61.65,L12,61.65)</f>
         <v>61.65</v>
       </c>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="17">
         <f>F10*0.137%</f>
         <v>0</v>
       </c>
       <c r="M12" s="11"/>
-      <c r="N12" s="32"/>
+      <c r="N12" s="31"/>
     </row>
     <row r="13" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B13" s="31"/>
+      <c r="B13" s="30"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F13" s="19">
         <f>SUM(F11:F12)</f>
-        <v>171.65</v>
+        <v>182.65</v>
       </c>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="18"/>
       <c r="M13" s="11"/>
-      <c r="N13" s="32"/>
+      <c r="N13" s="31"/>
     </row>
     <row r="14" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B14" s="31"/>
+      <c r="B14" s="30"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="13"/>
       <c r="F14" s="19"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="18"/>
       <c r="M14" s="11"/>
-      <c r="N14" s="32"/>
+      <c r="N14" s="31"/>
     </row>
     <row r="15" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B15" s="31"/>
+      <c r="B15" s="30"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="F15" s="17">
-        <f>IF(F10&gt;20000,F10*0.2%,0)</f>
+        <f>IF(F10&gt;100000,F10*0.2%,0)</f>
         <v>0</v>
       </c>
       <c r="G15" s="20" t="s">
         <v>5</v>
       </c>
       <c r="H15" s="11"/>
       <c r="I15" s="11"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="18"/>
       <c r="M15" s="11"/>
-      <c r="N15" s="32"/>
+      <c r="N15" s="31"/>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B16" s="31"/>
+      <c r="B16" s="30"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="20" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F16" s="17"/>
       <c r="G16" s="11"/>
       <c r="H16" s="11"/>
       <c r="I16" s="11"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="18"/>
       <c r="M16" s="11"/>
-      <c r="N16" s="32"/>
+      <c r="N16" s="31"/>
     </row>
     <row r="17" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B17" s="31"/>
+      <c r="B17" s="30"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
       <c r="I17" s="11"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="18"/>
       <c r="M17" s="11"/>
-      <c r="N17" s="32"/>
+      <c r="N17" s="31"/>
     </row>
     <row r="18" spans="2:17" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="39" t="s">
-[...13 lines deleted...]
-      <c r="N18" s="41"/>
+      <c r="B18" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="39"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="39"/>
+      <c r="J18" s="39"/>
+      <c r="K18" s="39"/>
+      <c r="L18" s="39"/>
+      <c r="M18" s="39"/>
+      <c r="N18" s="40"/>
     </row>
     <row r="19" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B19" s="31"/>
+      <c r="B19" s="30"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="11"/>
       <c r="I19" s="11"/>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
       <c r="L19" s="12"/>
       <c r="M19" s="11"/>
-      <c r="N19" s="32"/>
+      <c r="N19" s="31"/>
     </row>
     <row r="20" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B20" s="31"/>
+      <c r="B20" s="30"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F20" s="23"/>
+      <c r="F20" s="22"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="12"/>
       <c r="M20" s="11"/>
-      <c r="N20" s="32"/>
+      <c r="N20" s="31"/>
     </row>
     <row r="21" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B21" s="31"/>
+      <c r="B21" s="30"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F21" s="14">
-        <f>IF(L21&gt;105,L21,110)</f>
-        <v>110</v>
+        <f>IF(L21&gt;105,L21,121)</f>
+        <v>121</v>
       </c>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
       <c r="I21" s="11"/>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
       <c r="L21" s="15">
         <f>F20*0.19%</f>
         <v>0</v>
       </c>
       <c r="M21" s="11"/>
-      <c r="N21" s="32"/>
+      <c r="N21" s="31"/>
     </row>
     <row r="22" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B22" s="31"/>
+      <c r="B22" s="30"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F22" s="16">
         <f>IF(L22&gt;61.65,L22,61.65)</f>
         <v>61.65</v>
       </c>
       <c r="G22" s="11"/>
       <c r="H22" s="11"/>
       <c r="I22" s="11"/>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
       <c r="L22" s="17">
         <f>F20*0.137%</f>
         <v>0</v>
       </c>
       <c r="M22" s="11"/>
-      <c r="N22" s="32"/>
+      <c r="N22" s="31"/>
     </row>
     <row r="23" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B23" s="31"/>
+      <c r="B23" s="30"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F23" s="19">
         <f>SUM(F21:F22)</f>
-        <v>171.65</v>
+        <v>182.65</v>
       </c>
       <c r="G23" s="11"/>
       <c r="H23" s="11"/>
       <c r="I23" s="11"/>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
       <c r="L23" s="18"/>
       <c r="M23" s="11"/>
-      <c r="N23" s="32"/>
-[...3 lines deleted...]
-      <c r="Q23" s="37"/>
+      <c r="N23" s="31"/>
+      <c r="P23" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q23" s="36"/>
     </row>
     <row r="24" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B24" s="31"/>
+      <c r="B24" s="30"/>
       <c r="C24" s="11"/>
       <c r="D24" s="11"/>
       <c r="E24" s="11"/>
       <c r="F24" s="11"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="12"/>
       <c r="M24" s="11"/>
-      <c r="N24" s="32"/>
+      <c r="N24" s="31"/>
     </row>
     <row r="25" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B25" s="31"/>
+      <c r="B25" s="30"/>
       <c r="C25" s="11"/>
       <c r="E25" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F25" s="17">
-        <f>IF(F20&gt;20000,F20*0.2%,0)</f>
+        <f>IF(F20&gt;100000,F20*0.2%,0)</f>
         <v>0</v>
       </c>
       <c r="G25" s="20" t="s">
         <v>5</v>
       </c>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="12"/>
       <c r="M25" s="11"/>
-      <c r="N25" s="32"/>
+      <c r="N25" s="31"/>
     </row>
     <row r="26" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B26" s="31"/>
+      <c r="B26" s="30"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="20" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F26" s="17"/>
       <c r="G26" s="20"/>
       <c r="H26" s="11"/>
       <c r="I26" s="11"/>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
       <c r="L26" s="12"/>
       <c r="M26" s="11"/>
-      <c r="N26" s="32"/>
+      <c r="N26" s="31"/>
     </row>
     <row r="27" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B27" s="31"/>
+      <c r="B27" s="30"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="20" t="s">
         <v>5</v>
       </c>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="12"/>
       <c r="M27" s="11"/>
-      <c r="N27" s="32"/>
+      <c r="N27" s="31"/>
     </row>
     <row r="28" spans="2:17" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="39" t="s">
-[...13 lines deleted...]
-      <c r="N28" s="41"/>
+      <c r="B28" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="39"/>
+      <c r="M28" s="39"/>
+      <c r="N28" s="40"/>
     </row>
     <row r="29" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B29" s="31"/>
+      <c r="B29" s="30"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
       <c r="L29" s="18"/>
       <c r="M29" s="11"/>
-      <c r="N29" s="32"/>
+      <c r="N29" s="31"/>
     </row>
     <row r="30" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B30" s="31"/>
+      <c r="B30" s="30"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F30" s="24"/>
+      <c r="F30" s="23"/>
       <c r="G30" s="11"/>
       <c r="H30" s="11"/>
       <c r="I30" s="11"/>
       <c r="J30" s="11"/>
       <c r="K30" s="11"/>
       <c r="L30" s="18"/>
       <c r="M30" s="11"/>
-      <c r="N30" s="32"/>
+      <c r="N30" s="31"/>
     </row>
     <row r="31" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B31" s="31"/>
+      <c r="B31" s="30"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="14">
-        <f>IF(L31&gt;105,L31,110)</f>
-        <v>110</v>
+        <f>IF(L31&gt;105,L21,121)</f>
+        <v>121</v>
       </c>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="15">
         <f>F30*0.09%</f>
         <v>0</v>
       </c>
       <c r="M31" s="11"/>
-      <c r="N31" s="32"/>
+      <c r="N31" s="31"/>
     </row>
     <row r="32" spans="2:17" x14ac:dyDescent="0.2">
-      <c r="B32" s="31"/>
+      <c r="B32" s="30"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F32" s="16">
         <f>IF(L32&gt;61.65,L32,61.65)</f>
         <v>61.65</v>
       </c>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
       <c r="L32" s="17">
         <f>F30*0.137%</f>
         <v>0</v>
       </c>
       <c r="M32" s="11"/>
-      <c r="N32" s="32"/>
+      <c r="N32" s="31"/>
     </row>
     <row r="33" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B33" s="31"/>
+      <c r="B33" s="30"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F33" s="19">
         <f>SUM(F31:F32)</f>
-        <v>171.65</v>
+        <v>182.65</v>
       </c>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
       <c r="L33" s="12"/>
       <c r="M33" s="11"/>
-      <c r="N33" s="32"/>
+      <c r="N33" s="31"/>
     </row>
     <row r="34" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B34" s="31"/>
+      <c r="B34" s="30"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="11"/>
       <c r="I34" s="11"/>
       <c r="J34" s="11"/>
       <c r="K34" s="11"/>
       <c r="L34" s="12"/>
       <c r="M34" s="11"/>
-      <c r="N34" s="32"/>
+      <c r="N34" s="31"/>
     </row>
     <row r="35" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B35" s="31"/>
+      <c r="B35" s="30"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F35" s="17">
-        <f>IF(F30&gt;20000,F30*0.2%,0)</f>
+        <f>IF(F30&gt;100000,F30*0.2%,0)</f>
         <v>0</v>
       </c>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
       <c r="J35" s="11"/>
       <c r="K35" s="11"/>
       <c r="L35" s="12"/>
       <c r="M35" s="11"/>
-      <c r="N35" s="32"/>
+      <c r="N35" s="31"/>
     </row>
     <row r="36" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B36" s="31"/>
+      <c r="B36" s="30"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="20" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="11"/>
       <c r="L36" s="12"/>
       <c r="M36" s="11"/>
-      <c r="N36" s="32"/>
+      <c r="N36" s="31"/>
     </row>
     <row r="37" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B37" s="31"/>
+      <c r="B37" s="30"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="12"/>
       <c r="M37" s="11"/>
-      <c r="N37" s="32"/>
+      <c r="N37" s="31"/>
     </row>
     <row r="38" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B38" s="39" t="s">
-[...13 lines deleted...]
-      <c r="N38" s="41"/>
+      <c r="B38" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="39"/>
+      <c r="M38" s="39"/>
+      <c r="N38" s="40"/>
     </row>
     <row r="39" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B39" s="31"/>
+      <c r="B39" s="30"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
       <c r="L39" s="12"/>
       <c r="M39" s="11"/>
-      <c r="N39" s="32"/>
+      <c r="N39" s="31"/>
     </row>
     <row r="40" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B40" s="31"/>
+      <c r="B40" s="30"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F40" s="23"/>
+      <c r="F40" s="22"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
       <c r="L40" s="12"/>
       <c r="M40" s="11"/>
-      <c r="N40" s="32"/>
+      <c r="N40" s="31"/>
     </row>
     <row r="41" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B41" s="31"/>
+      <c r="B41" s="30"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F41" s="14">
-        <v>110</v>
+        <f>IF(L41&gt;105,L41,121)</f>
+        <v>121</v>
       </c>
       <c r="G41" s="11"/>
       <c r="H41" s="11"/>
       <c r="I41" s="11"/>
       <c r="J41" s="11"/>
       <c r="K41" s="11"/>
       <c r="L41" s="15">
         <f>F40*0.19%</f>
         <v>0</v>
       </c>
       <c r="M41" s="11"/>
-      <c r="N41" s="32"/>
+      <c r="N41" s="31"/>
     </row>
     <row r="42" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B42" s="31"/>
+      <c r="B42" s="30"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F42" s="16">
         <f>IF(L42&gt;61.65,L42,61.65)</f>
         <v>61.65</v>
       </c>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
       <c r="I42" s="11"/>
       <c r="J42" s="11"/>
       <c r="K42" s="11"/>
       <c r="L42" s="17">
         <f>F40*0.137%</f>
         <v>0</v>
       </c>
       <c r="M42" s="11"/>
-      <c r="N42" s="32"/>
+      <c r="N42" s="31"/>
     </row>
     <row r="43" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B43" s="31"/>
+      <c r="B43" s="30"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F43" s="19">
         <f>SUM(F41:F42)</f>
-        <v>171.65</v>
+        <v>182.65</v>
       </c>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="L43" s="18"/>
       <c r="M43" s="11"/>
-      <c r="N43" s="32"/>
+      <c r="N43" s="31"/>
     </row>
     <row r="44" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B44" s="31"/>
+      <c r="B44" s="30"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="11"/>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="11"/>
       <c r="L44" s="12"/>
       <c r="M44" s="11"/>
-      <c r="N44" s="32"/>
+      <c r="N44" s="31"/>
     </row>
     <row r="45" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B45" s="31"/>
+      <c r="B45" s="30"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F45" s="17">
-        <f>IF(F40&gt;20000,F40*0.2%,0)</f>
+        <f>IF(F40&gt;100000,F40*0.2%,0)</f>
         <v>0</v>
       </c>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
       <c r="I45" s="11"/>
       <c r="J45" s="11"/>
       <c r="K45" s="11"/>
       <c r="L45" s="12"/>
       <c r="M45" s="11"/>
-      <c r="N45" s="32"/>
+      <c r="N45" s="31"/>
     </row>
     <row r="46" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B46" s="31"/>
+      <c r="B46" s="30"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="20" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
       <c r="I46" s="11"/>
       <c r="J46" s="11"/>
       <c r="K46" s="11"/>
       <c r="L46" s="12"/>
       <c r="M46" s="11"/>
-      <c r="N46" s="32"/>
+      <c r="N46" s="31"/>
     </row>
     <row r="47" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B47" s="31"/>
+      <c r="B47" s="30"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
       <c r="I47" s="11"/>
       <c r="J47" s="11"/>
       <c r="K47" s="11"/>
       <c r="L47" s="12"/>
       <c r="M47" s="11"/>
-      <c r="N47" s="32"/>
+      <c r="N47" s="31"/>
     </row>
     <row r="48" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B48" s="39" t="s">
-[...13 lines deleted...]
-      <c r="N48" s="41"/>
+      <c r="B48" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" s="39"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="39"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="39"/>
+      <c r="H48" s="39"/>
+      <c r="I48" s="39"/>
+      <c r="J48" s="39"/>
+      <c r="K48" s="39"/>
+      <c r="L48" s="39"/>
+      <c r="M48" s="39"/>
+      <c r="N48" s="40"/>
     </row>
     <row r="49" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B49" s="31"/>
+      <c r="B49" s="30"/>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
       <c r="I49" s="11"/>
       <c r="J49" s="11"/>
       <c r="K49" s="11"/>
       <c r="L49" s="18"/>
       <c r="M49" s="11"/>
-      <c r="N49" s="32"/>
+      <c r="N49" s="31"/>
     </row>
     <row r="50" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B50" s="31"/>
+      <c r="B50" s="30"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="F50" s="25"/>
+      <c r="F50" s="24"/>
       <c r="G50" s="11"/>
       <c r="H50" s="11"/>
       <c r="I50" s="11"/>
       <c r="J50" s="11"/>
       <c r="K50" s="11"/>
       <c r="L50" s="18"/>
       <c r="M50" s="11"/>
-      <c r="N50" s="32"/>
+      <c r="N50" s="31"/>
     </row>
     <row r="51" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B51" s="31"/>
+      <c r="B51" s="30"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F51" s="14">
-        <f>110*J51</f>
-        <v>110</v>
+        <f>121*J51</f>
+        <v>121</v>
       </c>
       <c r="G51" s="11"/>
       <c r="H51" s="11" t="s">
         <v>4</v>
       </c>
       <c r="I51" s="11"/>
-      <c r="J51" s="26">
+      <c r="J51" s="25">
         <v>1</v>
       </c>
       <c r="K51" s="11"/>
       <c r="L51" s="15">
         <f>(F50*0.09%)</f>
         <v>0</v>
       </c>
       <c r="M51" s="11"/>
-      <c r="N51" s="32"/>
+      <c r="N51" s="31"/>
     </row>
     <row r="52" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B52" s="31"/>
+      <c r="B52" s="30"/>
       <c r="C52" s="11"/>
       <c r="D52" s="11"/>
       <c r="E52" s="13" t="s">
         <v>3</v>
       </c>
       <c r="F52" s="16">
         <f>IF(L52&gt;61.65,L52,61.65)</f>
         <v>61.65</v>
       </c>
       <c r="G52" s="11"/>
       <c r="H52" s="11"/>
       <c r="I52" s="11"/>
       <c r="J52" s="11"/>
       <c r="K52" s="11"/>
       <c r="L52" s="17">
         <f>F50*0.137%</f>
         <v>0</v>
       </c>
       <c r="M52" s="11"/>
-      <c r="N52" s="32"/>
+      <c r="N52" s="31"/>
     </row>
     <row r="53" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B53" s="31"/>
+      <c r="B53" s="30"/>
       <c r="C53" s="11"/>
       <c r="D53" s="11"/>
       <c r="E53" s="13" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F53" s="19">
         <f>SUM(F51:F52)</f>
-        <v>171.65</v>
+        <v>182.65</v>
       </c>
       <c r="G53" s="11"/>
       <c r="H53" s="11"/>
       <c r="I53" s="11"/>
       <c r="J53" s="11"/>
       <c r="K53" s="11"/>
       <c r="L53" s="12"/>
       <c r="M53" s="11"/>
-      <c r="N53" s="32"/>
+      <c r="N53" s="31"/>
     </row>
     <row r="54" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B54" s="31"/>
+      <c r="B54" s="30"/>
       <c r="C54" s="11"/>
       <c r="D54" s="11"/>
       <c r="E54" s="13"/>
       <c r="F54" s="19"/>
       <c r="G54" s="11"/>
       <c r="H54" s="11"/>
       <c r="I54" s="11"/>
       <c r="J54" s="11"/>
       <c r="K54" s="11"/>
       <c r="L54" s="12"/>
       <c r="M54" s="11"/>
-      <c r="N54" s="32"/>
+      <c r="N54" s="31"/>
     </row>
     <row r="55" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B55" s="31"/>
+      <c r="B55" s="30"/>
       <c r="C55" s="11"/>
       <c r="D55" s="11"/>
       <c r="E55" s="13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F55" s="17">
-        <f>IF(F50&gt;20000,F50*0.2%,0)</f>
+        <f>IF(F50&gt;100000,F50*0.2%,0)</f>
         <v>0</v>
       </c>
       <c r="G55" s="11"/>
       <c r="H55" s="11"/>
       <c r="I55" s="11"/>
       <c r="J55" s="11"/>
       <c r="K55" s="11"/>
       <c r="L55" s="12"/>
       <c r="M55" s="11"/>
-      <c r="N55" s="32"/>
+      <c r="N55" s="31"/>
     </row>
     <row r="56" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B56" s="31"/>
+      <c r="B56" s="30"/>
       <c r="C56" s="11"/>
       <c r="D56" s="11"/>
       <c r="E56" s="20" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F56" s="17"/>
       <c r="G56" s="11"/>
       <c r="H56" s="11"/>
       <c r="I56" s="11"/>
       <c r="J56" s="11"/>
       <c r="K56" s="11"/>
       <c r="L56" s="12"/>
       <c r="M56" s="11"/>
-      <c r="N56" s="32"/>
+      <c r="N56" s="31"/>
     </row>
     <row r="57" spans="2:14" x14ac:dyDescent="0.2">
-      <c r="B57" s="31"/>
+      <c r="B57" s="30"/>
       <c r="C57" s="11"/>
       <c r="D57" s="11"/>
       <c r="E57" s="20"/>
       <c r="F57" s="17"/>
       <c r="G57" s="11"/>
       <c r="H57" s="11"/>
       <c r="I57" s="11"/>
       <c r="J57" s="11"/>
       <c r="K57" s="11"/>
       <c r="L57" s="12"/>
       <c r="M57" s="11"/>
-      <c r="N57" s="32"/>
+      <c r="N57" s="31"/>
     </row>
     <row r="58" spans="2:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="33"/>
-[...11 lines deleted...]
-      <c r="N58" s="36"/>
+      <c r="B58" s="32"/>
+      <c r="C58" s="33"/>
+      <c r="D58" s="33"/>
+      <c r="E58" s="33"/>
+      <c r="F58" s="33"/>
+      <c r="G58" s="33"/>
+      <c r="H58" s="33"/>
+      <c r="I58" s="33"/>
+      <c r="J58" s="33"/>
+      <c r="K58" s="33"/>
+      <c r="L58" s="34"/>
+      <c r="M58" s="33"/>
+      <c r="N58" s="35"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="5Zfl+9UIqz4UzizfiLv293GZ2TxJzEUD9VtsvFBW27FtbdQHCNwM2FK+ad/1h++EKDbmVdieMZ+nBTc79jjGkw==" saltValue="n6Pu56OYJs5+Xv8wrAgGTQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="6">
     <mergeCell ref="B48:N48"/>
     <mergeCell ref="D6:M6"/>
     <mergeCell ref="B8:N8"/>
     <mergeCell ref="B18:N18"/>
     <mergeCell ref="B28:N28"/>
     <mergeCell ref="B38:N38"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:D14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" customWidth="1"/>
     <col min="3" max="3" width="22.42578125" customWidth="1"/>
     <col min="4" max="4" width="14.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="C3" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
@@ -1974,51 +1988,51 @@
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>1 July 2019 FEES</vt:lpstr>
+      <vt:lpstr>1 July 2026 FEES</vt:lpstr>
       <vt:lpstr>Fees Calculator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Shire of Mundaring</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>stevet</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DWDocAuthor">
     <vt:lpwstr/>
   </property>